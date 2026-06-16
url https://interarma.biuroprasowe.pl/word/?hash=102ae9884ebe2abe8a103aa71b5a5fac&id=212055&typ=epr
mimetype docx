--- v0 (2025-10-23)
+++ v1 (2026-06-16)
@@ -64,51 +64,71 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Niewidoczne zagrożenie w zakładach przetwórstwa spożywczego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Przemysł spożywczy stoi przed istotnym wyzwaniem, jakim jest zapewnienie bezpieczeństwa i najwyższych standardów higieny w wymagających warunkach produkcji żywności. Niewidoczne gołym okiem zagrożenia mikrobiologiczne jak biofilm, stanowią realne zagrożenie w procesie produkcyjnym. Rozwiązaniem wspierającym proces detekcji jest lampa UV-A BioDTex, która rewolucjonizuje podejście do kontroli czystości w branży przetwórstwa spożywczego. To nieinwazyjne urządzenie inspekcyjne ułatwia wykrycie kontaminatów i upraszcza proces oceny higieny środowiska pracy.</w:t>
+        <w:t xml:space="preserve">Przemysł spożywczy stoi przed istotnym wyzwaniem, jakim jest zapewnienie bezpieczeństwa i najwyższych standardów higieny w wymagających warunkach produkcji żywności. Niewidoczne gołym okiem zagrożenia mikrobiologiczne jak biofilm, stanowią realne zagrożenie w procesie produkcyjnym. Rozwiązaniem wspierającym proces detekcji jest lampa </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">UV-A BioDTex</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, która rewolucjonizuje podejście do kontroli czystości w branży przetwórstwa spożywczego. To nieinwazyjne urządzenie inspekcyjne ułatwia wykrycie kontaminatów i upraszcza proces oceny higieny środowiska pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Lampa UV-A BioDTex</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -155,57 +175,69 @@
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Skuteczność potwierdzona zewnętrznymi testami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Lampa BioDTex została poddana badaniom przez renomowane laboratorium badawcze przemysłu spożywczego Campden BRI. Zgodnie z wynikami przeprowadzonych testów, BioDTex wykrywa jedno- i wielogatunkowe biofilmy typowe dla branży spożywczej, także rozmieszczone nierównomiernie. Testy wykonano z użyciem kluczowych patogenów przemysłowych, między innymi Listeria monocytogenes, Salmonella czy bakteria E. coli. Rezultatem jest wyraźna fluorescencja, odróżnialna od tła i resztek organicznych czy pozostałości detergentów typowych dla procesu produkcyjnego. W efekcie wynik detekcji umożliwia identyfikację miejsc, w których proces czyszczenia jest niewystarczający, nawet przy niskim poziomie skażenia.</w:t>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Lampa BioDTex</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> została poddana badaniom przez renomowane laboratorium badawcze przemysłu spożywczego Campden BRI. Zgodnie z wynikami przeprowadzonych testów, BioDTex wykrywa jedno- i wielogatunkowe biofilmy typowe dla branży spożywczej, także rozmieszczone nierównomiernie. Testy wykonano z użyciem kluczowych patogenów przemysłowych, między innymi Listeria monocytogenes, Salmonella czy bakteria E. coli. Rezultatem jest wyraźna fluorescencja, odróżnialna od tła i resztek organicznych czy pozostałości detergentów typowych dla procesu produkcyjnego. W efekcie wynik detekcji umożliwia identyfikację miejsc, w których proces czyszczenia jest niewystarczający, nawet przy niskim poziomie skażenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Audytowanie i tworzenie dokumentacji</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -411,51 +443,51 @@
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internetto.eu/pl/asortyment-haccp/lampa-uv-a-biodtex/lampa-uv-a-biodtex" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://internetto.eu/pl/blog/nowy-standard-w-procesach-audytowych-b33.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>